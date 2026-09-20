--- v0 (2025-12-07)
+++ v1 (2026-09-20)
@@ -70,51 +70,51 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44C67">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Додаток </w:t>
             </w:r>
             <w:r w:rsidR="000153DC">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0027670E" w:rsidRPr="00D44C67" w:rsidRDefault="00ED53F5" w:rsidP="004042B7">
+          <w:p w:rsidR="0027670E" w:rsidRPr="00D44C67" w:rsidRDefault="00ED53F5" w:rsidP="000319EB">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44C67">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">до договору про постачання </w:t>
             </w:r>
             <w:r w:rsidR="004042B7">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D44C67">
@@ -125,67 +125,67 @@
               </w:rPr>
               <w:t>електричної енергії споживачу</w:t>
             </w:r>
             <w:r w:rsidR="00E76077" w:rsidRPr="00D44C67">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004042B7">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E76077" w:rsidRPr="00D44C67">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>№ ___</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> від ____________</w:t>
+              <w:t>від ____________</w:t>
+            </w:r>
+            <w:r w:rsidR="000319EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000319EB" w:rsidRPr="00D44C67">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0099754C" w:rsidRDefault="0099754C" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00844854" w:rsidRDefault="00844854" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1031,248 +1031,254 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00844854" w:rsidRPr="00D44C67" w:rsidRDefault="00844854" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00933489" w:rsidRDefault="00933489" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. Права та обов'язки сторін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099754C" w:rsidRPr="00D44C67" w:rsidRDefault="0099754C" w:rsidP="0099754C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A7E99" w:rsidRDefault="009B5C66" w:rsidP="009B5C66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="5227"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>2.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A7E99" w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>Електропостачальник має право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1EFC" w:rsidRPr="00C0769A" w:rsidRDefault="004C1EFC" w:rsidP="009B5C66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>- отрим</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21718" w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>увати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оп</w:t>
+      </w:r>
+      <w:r w:rsidR="001E23E3" w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>лат</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21718" w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="001E23E3" w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неустойки (пені) у разі нес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>плати або несвоєчасної оплати</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0769A" w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B13F2" w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>Активним споживачем</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0769A" w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>за спожиту (відібрану) електричну енергію</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB64E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7E99" w:rsidRPr="00D44C67" w:rsidRDefault="00913413" w:rsidP="009B5C66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="5228"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00D44C67">
-[...139 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="001A7E99" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>у разі виявлення постачальником послуг комерційного обліку та/або оператором системи пошкодження засобу вимірювальної техніки або його неправильної роботи, пошкодження/відсутності пломб на ньому з вини Активного споживача тимчасово (до повідомлення ППКО про усунення виявлених порушень) призупиняти нарахування за вироблену генеруючою установкою електричну енергію та/або збережену електричну енергії установкою зберігання Активного споживача з початку розрахункового періоду, в якому було виявлено порушення до початку розрахункового періоду наступного після періоду, в якому було відновлено вузол обліку;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A7E99" w:rsidRPr="00D44C67" w:rsidRDefault="001A7E99" w:rsidP="009B5C66">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001A7E99" w:rsidRPr="00D44C67" w:rsidRDefault="001A7E99" w:rsidP="000F7C2D">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="5230"/>
+      <w:bookmarkStart w:id="3" w:name="5230"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>2.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B47A2" w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>Еле</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>ктропостачальник зобов'язаний:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7E99" w:rsidRPr="00D44C67" w:rsidRDefault="00913413" w:rsidP="0099754C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="5231"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00D44C67">
-[...28 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="001A7E99" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>дотримуватися вимог нормативно-технічних документів та цього Договору;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A7E99" w:rsidRPr="00D44C67" w:rsidRDefault="00913413" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="5232"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00D44C67">
@@ -1639,65 +1645,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>дотримуватися вимог нормативно-технічних документів та цього Договору;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000401B7" w:rsidRPr="00DB64E0" w:rsidRDefault="009C5B34" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB64E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="000401B7" w:rsidRPr="00DB64E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t xml:space="preserve">сплачувати </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> неустойку (пеню) у разі прострочення платежів за спожиту</w:t>
+        <w:t>сплачувати Електропостачальнику неустойку (пеню) у разі прострочення платежів за спожиту</w:t>
       </w:r>
       <w:r w:rsidR="00A962D2" w:rsidRPr="00DB64E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> (відібрану)</w:t>
       </w:r>
       <w:r w:rsidR="000401B7" w:rsidRPr="00DB64E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> електричну енергію;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A7E99" w:rsidRPr="00D44C67" w:rsidRDefault="009C5B34" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="5245"/>
       <w:bookmarkEnd w:id="18"/>
@@ -1986,345 +1978,302 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="5254"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>4.2.</w:t>
       </w:r>
       <w:r w:rsidR="00A15AA1" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Електропостачальник на підставі даних комерційного обліку здійснює визначення погодинних обсягів та вартості відібраної/спожитої Активним споживачем з електричної мережі електричної енергії (із застосуванням ціни, встановленої умовами договору про постачання електричної енергії), а також погодинних обсягів та вартості відпущеної Активним споживачем електричної енергії в електричну мережу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002749D0" w:rsidRPr="00D44C67" w:rsidRDefault="002749D0" w:rsidP="009B5C66">
+    <w:p w:rsidR="00FB235F" w:rsidRPr="00FB235F" w:rsidRDefault="00FB235F" w:rsidP="00FB235F">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="5255"/>
+      <w:bookmarkStart w:id="26" w:name="5259"/>
       <w:bookmarkEnd w:id="24"/>
-      <w:r w:rsidRPr="00D44C67">
-[...131 lines deleted...]
-    </w:p>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>4.3. Електропостачальник в односторонньому порядку здійснює взаємозалік вартості обсягу відпущеної електричної енергії генеруючою установкою/установкою зберігання Активного споживача в електричну мережу та вартості обсягу спожитої/відібраної електричної енергії з електричної мережі, з урахуванням вартості послуг з передачі та/або розподілу електричної енергії, станом на перше число календарного місяця після закінчення розрахункового періоду. Для активного споживача, який є суб'єктом господарювання, який застосовує спрощену систему оподаткування, обліку та звітності, можливо проведення розрахунків за відпущену та відібрану електричну енергію без застосування взаємозаліку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB235F" w:rsidRPr="00FB235F" w:rsidRDefault="00FB235F" w:rsidP="00FB235F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>Якщо за розрахунковий період (місяць) вартість відібраної/спожитої електричної енергії з електричної мережі перевищує вартість відпущеної електричної енергії, то різниця між вартістю відібраної/спожитої та відпущеної електричної енергії підлягає сплаті Активним споживачем на користь електропостачальника відповідно до умов договору про постачання електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB235F" w:rsidRPr="00FB235F" w:rsidRDefault="00FB235F" w:rsidP="00FB235F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>Якщо за розрахунковий період (місяць) вартість відпущеної електричної енергії перевищує вартість відібраної/спожитої електричної енергії, то різниця між вартістю відпущеної та спожитої електричної енергії зараховується на особовий рахунок та підлягає сплаті електропостачальником такого Активного споживача до 15 числа місяця, наступного за розрахунковим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB235F" w:rsidRPr="00FB235F" w:rsidRDefault="00FB235F" w:rsidP="00FB235F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>До складу обсягу відпущеної електричної енергії в електричну мережу Активним споживачем, зараховується електрична енергія, вироблена генеруючими установками третіх осіб, що приєднані до електричних мереж або електроустановок Активного споживача, та не спожита електроустановками такого Активного споживача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB235F" w:rsidRPr="00FB235F" w:rsidRDefault="00FB235F" w:rsidP="00FB235F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>Проведення розрахунків за відпущену електричну енергію установкою зберігання енергії та/або генеруючою установкою Активного споживача та/або генеруючими установками третіх осіб, що приєднані до мереж такого Активного споживача та відібрану електричну енергію без застосування взаємозаліку застосовуються до сторін цього Договору за їхньою згодою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB235F" w:rsidRPr="00FB235F" w:rsidRDefault="00FB235F" w:rsidP="00FB235F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>У разі якщо взаємозалік не здійснюється, розрахунки за відпущену електричну енергію установкою зберігання енергії та/або генеруючою установкою Активного споживача (та/або генеруючими установками третіх осіб, що приєднані до мереж такого Активного споживача) та відібрану електричну енергію проводяться з урахуванням вартості послуг з передачі та/або розподілу електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB235F" w:rsidRPr="00FB235F" w:rsidRDefault="00FB235F" w:rsidP="00FB235F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>У такому разі вартість відпущеної електричної енергії підлягає сплаті електропостачальником на користь Активного споживача до 15 числа місяця, наступного за розрахунковим періодом, відповідно до умов договору купівлі-продажу електричної енергії за механізмом самовиробництва або в інший спосіб, передбачений цим Договором. Вартість відібраної електричної енергії підлягає сплаті Активним споживачем на користь електропостачальника відповідно до умов договору про постачання електричної енергії споживачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p w:rsidR="002749D0" w:rsidRPr="00D44C67" w:rsidRDefault="002749D0" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="5259"/>
-      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>4.4.</w:t>
       </w:r>
       <w:r w:rsidR="001D6FB1" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Ціна, за якою Активний споживач здійснює погодин</w:t>
       </w:r>
       <w:r w:rsidR="001D6FB1" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidR="00612F7B" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t xml:space="preserve">ий продаж електричної енергії </w:t>
-[...19 lines deleted...]
-        <w:t>, визначається в умовах відповідної комерційної пропозиції.</w:t>
+        <w:t>ий продаж електричної енергії Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>лектропостачальнику, визначається в умовах відповідної комерційної пропозиції.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002749D0" w:rsidRPr="00D44C67" w:rsidRDefault="002749D0" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="5260"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkStart w:id="27" w:name="5260"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>4.5.</w:t>
       </w:r>
       <w:r w:rsidR="00612F7B" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Обсяги електричної енергії, що підлягають купівлі-продажу, розраховані згідно з даними комерційного обліку, фіксуються в акті купівлі-продажу електричної енергії, який складається у двох примірниках та підп</w:t>
       </w:r>
       <w:r w:rsidR="00951FE6" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>исується Активним споживачем і Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>лектропостачальником.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002749D0" w:rsidRPr="00D44C67" w:rsidRDefault="002749D0" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="5261"/>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="28" w:name="5261"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">У особистому кабінеті наводиться </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>розшифровка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> погодинних даних про обсяги, ціни та напрямки </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>перетоків</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> електричної енергії за відповідний розрахунковий період.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p w:rsidR="002749D0" w:rsidRPr="00D44C67" w:rsidRDefault="002749D0" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>4.6.</w:t>
       </w:r>
       <w:r w:rsidR="00951FE6" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
@@ -2425,464 +2374,423 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004042B7" w:rsidRPr="00D44C67" w:rsidRDefault="004042B7" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00951FE6" w:rsidRDefault="003D2D2C" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5. Відповідальність сторін</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB4117" w:rsidRPr="00D44C67" w:rsidRDefault="00BB4117" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003D2D2C" w:rsidRPr="00D44C67" w:rsidRDefault="003D2D2C" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="5264"/>
+      <w:bookmarkStart w:id="29" w:name="5264"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r w:rsidR="000D1963" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Електропостачальник несе відповідальність за:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D2D2C" w:rsidRPr="00D44C67" w:rsidRDefault="009C5B34" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="5265"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="30" w:name="5265"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="003D2D2C" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>шкоду, заподіяну Активному споживачу або його майну, в розмірі і порядку, визначених відповідно до чинного законодавства;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D2D2C" w:rsidRPr="00D44C67" w:rsidRDefault="009C5B34" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="5266"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="31" w:name="5266"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="003D2D2C" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>недотримання передбачених пунктом 4.3 цього Договору строків та обсягу коштів до виплати різниці між вартістю обсягу відпуску електричної енергії в електричну мережу та вартістю обсягу відбору/споживання електричної енергії з електричної мережі з урахуванням вартості послуг з передачі та/або розподілу електричної енергії;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D2D2C" w:rsidRPr="00D44C67" w:rsidRDefault="00485F40" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="5267"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="32" w:name="5267"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="003D2D2C" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>порушення прав Активного споживача.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F" w:rsidRDefault="003D2D2C" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="5268"/>
+      <w:bookmarkStart w:id="33" w:name="5268"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1963" w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Активний </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>споживач несе відповідальність за:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F" w:rsidRDefault="00485F40" w:rsidP="0099754C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="5269"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1963" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>шкоду, заподіяну Е</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>лектропостачальнику або його майну, в розмірі і порядку, визначених відповідно до чинного законодавства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F" w:rsidRDefault="00485F40" w:rsidP="0099754C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="5270"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE144A" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>порушення прав Е</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>лектропостачальника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F" w:rsidRDefault="00485F40" w:rsidP="0099754C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="5271"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r w:rsidRPr="00D44C67">
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00CE5E7F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>споживач несе відповідальність за:</w:t>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="5269"/>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>пошкодження засобів обліку Активним споживачем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F" w:rsidRDefault="003D2D2C" w:rsidP="009B5C66">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="5272"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00CE5E7F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>- </w:t>
-[...38 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE144A" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CE5E7F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>- </w:t>
+        <w:t>Заборгованість Активного споживача за відібрану/спожиту електричну енергію більше ніж за 2 розрахункових періоди в разі відсутності заборгованості постачальника з</w:t>
       </w:r>
       <w:r w:rsidR="00AE144A" w:rsidRPr="00CE5E7F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>порушення прав Е</w:t>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
+        <w:t>а куплену електричну енергію у А</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CE5E7F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>- </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F" w:rsidRDefault="003D2D2C" w:rsidP="009B5C66">
+        <w:t>ктивного споживач</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE144A" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>а є підставою для призупинення Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>лектропостачальником виплат за цим Договором. Після погашення заборгованості та нарахован</w:t>
+      </w:r>
+      <w:r w:rsidR="00025E88" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>ої</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00025E88" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>неустойки (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>штраф</w:t>
+      </w:r>
+      <w:r w:rsidR="00596FB0" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00025E88" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>, пен</w:t>
+      </w:r>
+      <w:r w:rsidR="00596FB0" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00025E88" w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>, оплата за куплену електричну енергію поновлюється протягом 3 робочих днів з дня отримання від Активного споживача підтверджуючих документів.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p w:rsidR="00FB235F" w:rsidRPr="00FB235F" w:rsidRDefault="00FB235F" w:rsidP="00FB235F">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="5272"/>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> У разі </w:t>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4. У разі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C66211" w:rsidRPr="00CE5E7F">
+      <w:r w:rsidRPr="00FB235F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>непроведення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C66211" w:rsidRPr="00CE5E7F">
-[...24 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00FB235F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> виплат електропостачальником за результатами взаємозаліків (виплат за відпущену електричну енергію) передбачених цим Договором, до 15 числа місяця, наступного за розрахунковим періодом, електропостачальник зобов'язаний сплатити Активному споживачу пеню в розмірі подвійної облікової ставки Національного банку, що діяла в період, за який сплачується пеня, від суми простроченого платежу за кожен день прострочення платежу.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="003D2D2C" w:rsidRPr="00CE5E7F" w:rsidRDefault="003D2D2C" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5E7F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>5.5. Сторона не несе відповідальності за порушення умов договору та шкоду, заподіяну іншій Стороні, якщо доведе, що шкода виникла з вини іншої Сторони або внаслідок дії обставин непереборної сили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00807DB6" w:rsidRPr="00D44C67" w:rsidRDefault="00807DB6" w:rsidP="009B5C66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2959,247 +2867,247 @@
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>хакерська</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> атака), а також нормативні акти Уряду України та НКРЕКП, які забороняють або обмежують виконання зобов’язань за цим Договором).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00807DB6" w:rsidRPr="00D44C67" w:rsidRDefault="00807DB6" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Належним доказом наявності вказаних обставин та їх тривалості будуть довідки, письмові документи, що видаються компетентними органами, які відають контролем за виникненням таких обставин, а також закони та інші правові акти, що перешкоджають виконанню зобов’язань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00844854" w:rsidRDefault="00844854" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004042B7" w:rsidRPr="00D44C67" w:rsidRDefault="004042B7" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A81153" w:rsidRDefault="00A81153" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
         <w:t>6. Строк дії договору</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB4117" w:rsidRDefault="00BB4117" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="5276"/>
+      <w:bookmarkStart w:id="38" w:name="5276"/>
     </w:p>
     <w:p w:rsidR="00A81153" w:rsidRPr="00D44C67" w:rsidRDefault="00A81153" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>6.1. Цей Договір набирає чинності з дня його підписання та діє протягом дії договору про постачання електр</w:t>
       </w:r>
       <w:r w:rsidR="004042B7">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>ичної енергії від ______________ №</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81153" w:rsidRPr="00D44C67" w:rsidRDefault="00A81153" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="5277"/>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkStart w:id="39" w:name="5277"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>6.2. Дія цього Договору припиняється у разі:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81153" w:rsidRPr="00D44C67" w:rsidRDefault="00742580" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="5278"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:id="40" w:name="5278"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="00A81153" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>укладення Активним споживачем договору купівлі-продажу за "зеленим" тарифом на цю саму генеруючу установку Активного споживача. Таке припинення дії цього Договору відбувається з дати виникнення зобов'язань перед Активним споживачем за договором купівлі-продажу за "зеленим" тарифом і не потребує укладення додаткової угоди та не тягне за собою припинення зобов'язань Акти</w:t>
       </w:r>
       <w:r w:rsidR="007547AD" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>вного споживача за укладеним з Е</w:t>
       </w:r>
       <w:r w:rsidR="00A81153" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>лектропостачальником договором про постачання електричної енергії;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81153" w:rsidRPr="00D44C67" w:rsidRDefault="00742580" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="5279"/>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="41" w:name="5279"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="007547AD" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>зміни Е</w:t>
       </w:r>
       <w:r w:rsidR="00A81153" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>лектропостачальника Активним споживачем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p w:rsidR="00A81153" w:rsidRPr="00D44C67" w:rsidRDefault="00742580" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidR="00A81153" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>втрати Споживачем статусу Активного споживача.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF4469" w:rsidRPr="00D44C67" w:rsidRDefault="00AF4469" w:rsidP="009B5C66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.3. Фінансові  зобов’язання  щодо  взаєморозрахунків  за  цим</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Договором  виникають  починаючи з </w:t>
       </w:r>
       <w:r w:rsidR="008617F6" w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>"___"</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C67">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
@@ -5082,61 +4990,61 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="006D50F0" w:rsidRPr="00485F40" w:rsidRDefault="006D50F0" w:rsidP="0099754C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D50F0" w:rsidRPr="00485F40" w:rsidSect="00C56A68">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="1021" w:bottom="964" w:left="1021" w:header="170" w:footer="170" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006824C8" w:rsidRDefault="006824C8" w:rsidP="00A15AA1">
+    <w:p w:rsidR="009E65BE" w:rsidRDefault="009E65BE" w:rsidP="00A15AA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006824C8" w:rsidRDefault="006824C8" w:rsidP="00A15AA1">
+    <w:p w:rsidR="009E65BE" w:rsidRDefault="009E65BE" w:rsidP="00A15AA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5185,92 +5093,92 @@
         </w:pPr>
         <w:r w:rsidRPr="00A15AA1">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0099754C" w:rsidRPr="00A15AA1">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A15AA1">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B5C66">
+        <w:r w:rsidR="000F7C2D">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00A15AA1">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="0099754C" w:rsidRDefault="0099754C">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006824C8" w:rsidRDefault="006824C8" w:rsidP="00A15AA1">
+    <w:p w:rsidR="009E65BE" w:rsidRDefault="009E65BE" w:rsidP="00A15AA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006824C8" w:rsidRDefault="006824C8" w:rsidP="00A15AA1">
+    <w:p w:rsidR="009E65BE" w:rsidRDefault="009E65BE" w:rsidP="00A15AA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="552C33F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C88DF8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4766" w:hanging="221"/>
         <w:jc w:val="right"/>
@@ -5389,86 +5297,88 @@
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9635" w:hanging="293"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027670E"/>
     <w:rsid w:val="00004620"/>
     <w:rsid w:val="000153DC"/>
     <w:rsid w:val="0002435F"/>
     <w:rsid w:val="00025E88"/>
+    <w:rsid w:val="000319EB"/>
     <w:rsid w:val="00033DE0"/>
     <w:rsid w:val="00035A4E"/>
     <w:rsid w:val="000401B7"/>
     <w:rsid w:val="000717FA"/>
     <w:rsid w:val="00096342"/>
     <w:rsid w:val="000B061A"/>
     <w:rsid w:val="000D1963"/>
     <w:rsid w:val="000E5334"/>
+    <w:rsid w:val="000F7C2D"/>
     <w:rsid w:val="00102CF9"/>
     <w:rsid w:val="00110E93"/>
     <w:rsid w:val="001118D1"/>
     <w:rsid w:val="00153921"/>
     <w:rsid w:val="0015707B"/>
     <w:rsid w:val="00171529"/>
     <w:rsid w:val="00174597"/>
     <w:rsid w:val="001A7E99"/>
     <w:rsid w:val="001B0F50"/>
     <w:rsid w:val="001C3CBD"/>
     <w:rsid w:val="001D6FB1"/>
     <w:rsid w:val="001E23E3"/>
     <w:rsid w:val="00212A59"/>
     <w:rsid w:val="002745DB"/>
     <w:rsid w:val="002749D0"/>
     <w:rsid w:val="0027670E"/>
     <w:rsid w:val="00277FE2"/>
     <w:rsid w:val="00291CFD"/>
     <w:rsid w:val="00292BAC"/>
     <w:rsid w:val="002960FD"/>
     <w:rsid w:val="002B0C9B"/>
     <w:rsid w:val="002C41E3"/>
     <w:rsid w:val="002C488D"/>
     <w:rsid w:val="002D05A3"/>
     <w:rsid w:val="002D67A2"/>
@@ -5526,114 +5436,117 @@
     <w:rsid w:val="00797BCB"/>
     <w:rsid w:val="007B47A2"/>
     <w:rsid w:val="007C1F79"/>
     <w:rsid w:val="007D4F56"/>
     <w:rsid w:val="007E1693"/>
     <w:rsid w:val="00807DB6"/>
     <w:rsid w:val="00836A1D"/>
     <w:rsid w:val="00844854"/>
     <w:rsid w:val="008617F6"/>
     <w:rsid w:val="0087267D"/>
     <w:rsid w:val="00897E6E"/>
     <w:rsid w:val="008A5E19"/>
     <w:rsid w:val="00913413"/>
     <w:rsid w:val="00921D0D"/>
     <w:rsid w:val="00933489"/>
     <w:rsid w:val="00947DCF"/>
     <w:rsid w:val="00951FE6"/>
     <w:rsid w:val="0097611D"/>
     <w:rsid w:val="00991915"/>
     <w:rsid w:val="00995A8F"/>
     <w:rsid w:val="0099754C"/>
     <w:rsid w:val="009B17DD"/>
     <w:rsid w:val="009B5C66"/>
     <w:rsid w:val="009C5B34"/>
     <w:rsid w:val="009D01A6"/>
+    <w:rsid w:val="009E65BE"/>
     <w:rsid w:val="009F7FAD"/>
     <w:rsid w:val="00A0053A"/>
     <w:rsid w:val="00A059E7"/>
     <w:rsid w:val="00A15AA1"/>
     <w:rsid w:val="00A32678"/>
     <w:rsid w:val="00A3342B"/>
     <w:rsid w:val="00A34010"/>
     <w:rsid w:val="00A81153"/>
     <w:rsid w:val="00A91691"/>
     <w:rsid w:val="00A962D2"/>
     <w:rsid w:val="00AC208C"/>
     <w:rsid w:val="00AC510A"/>
     <w:rsid w:val="00AE144A"/>
     <w:rsid w:val="00AF4469"/>
     <w:rsid w:val="00B21718"/>
     <w:rsid w:val="00B66857"/>
     <w:rsid w:val="00B75CDE"/>
+    <w:rsid w:val="00B8138C"/>
     <w:rsid w:val="00BB2E0B"/>
     <w:rsid w:val="00BB4117"/>
     <w:rsid w:val="00BB63FE"/>
     <w:rsid w:val="00C01B45"/>
     <w:rsid w:val="00C0769A"/>
     <w:rsid w:val="00C14678"/>
     <w:rsid w:val="00C2023A"/>
     <w:rsid w:val="00C3733D"/>
     <w:rsid w:val="00C432A2"/>
     <w:rsid w:val="00C450AC"/>
     <w:rsid w:val="00C51241"/>
     <w:rsid w:val="00C51478"/>
     <w:rsid w:val="00C56A68"/>
     <w:rsid w:val="00C66211"/>
     <w:rsid w:val="00C80154"/>
     <w:rsid w:val="00C97B1C"/>
     <w:rsid w:val="00CB7C3E"/>
     <w:rsid w:val="00CC3911"/>
     <w:rsid w:val="00CE5E7F"/>
     <w:rsid w:val="00CF7437"/>
     <w:rsid w:val="00D03DFC"/>
     <w:rsid w:val="00D2136A"/>
     <w:rsid w:val="00D44C67"/>
     <w:rsid w:val="00D5160A"/>
     <w:rsid w:val="00D51622"/>
     <w:rsid w:val="00D54084"/>
     <w:rsid w:val="00D628FB"/>
     <w:rsid w:val="00D74B54"/>
     <w:rsid w:val="00D83CDC"/>
     <w:rsid w:val="00D942E3"/>
     <w:rsid w:val="00DA75CE"/>
     <w:rsid w:val="00DB64E0"/>
     <w:rsid w:val="00E04611"/>
     <w:rsid w:val="00E27116"/>
     <w:rsid w:val="00E71B6B"/>
     <w:rsid w:val="00E76077"/>
     <w:rsid w:val="00E95700"/>
     <w:rsid w:val="00ED3F43"/>
     <w:rsid w:val="00ED53F5"/>
     <w:rsid w:val="00F026D1"/>
     <w:rsid w:val="00F03726"/>
     <w:rsid w:val="00F11886"/>
     <w:rsid w:val="00F352FE"/>
     <w:rsid w:val="00F44FB0"/>
     <w:rsid w:val="00F470DF"/>
     <w:rsid w:val="00F53EC3"/>
     <w:rsid w:val="00F96F50"/>
+    <w:rsid w:val="00FB235F"/>
     <w:rsid w:val="00FB3BA3"/>
     <w:rsid w:val="00FC57AB"/>
     <w:rsid w:val="00FC7468"/>
     <w:rsid w:val="00FD2C1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6250,50 +6163,52 @@
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартний HTML Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="HTML"/>
     <w:rsid w:val="00BB4117"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@enera.kiev.ua" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -6544,73 +6459,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5528</Characters>
+  <Pages>1</Pages>
+  <Words>10626</Words>
+  <Characters>6057</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15196</CharactersWithSpaces>
+  <CharactersWithSpaces>16650</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.sereda</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>